--- v0 (2025-12-15)
+++ v1 (2026-05-20)
@@ -1,5672 +1,3712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="08B06140" w14:textId="42585FAC" w:rsidR="0051665B" w:rsidRDefault="00E92988">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:lineRule="exact" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:09Z"/>
         </w:rPr>
         <w:t>NYCU application for short-term guest house accommodation_</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:09Z"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="2" w:author="作者不明" w:date="2023-08-09T09:15:48Z">
-[...27 lines deleted...]
-      </w:ins>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="202124"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Guangfu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="202124"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:09Z"/>
         </w:rPr>
         <w:t xml:space="preserve"> Campus</w:t>
-        <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="718F9057" w14:textId="2EB89F28" w:rsidR="0051665B" w:rsidRDefault="00E92988">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:widowControl w:val="false"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480" w:leader="none"/>
+          <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-        <w:ind w:left="-283" w:right="0" w:hanging="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="-283"/>
         <w:jc w:val="right"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-          <w:b/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
         </w:rPr>
         <w:t>Version: 202</w:t>
       </w:r>
-      <w:ins w:id="6" w:author="作者不明" w:date="2023-08-09T08:16:31Z">
-[...22 lines deleted...]
-      </w:del>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:ins w:id="9" w:author="作者不明" w:date="2023-10-19T10:19:38Z">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:ins w:id="12" w:author="作者不明" w:date="2023-10-19T10:19:41Z">
-[...22 lines deleted...]
-      </w:del>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2BA14D5F" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:widowControl w:val="false"/>
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:ind w:left="-283"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...2 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
         </w:rPr>
         <w:t>Date of application:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:10:57Z"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:ins w:id="17" w:author="作者不明" w:date="2023-08-09T09:13:11Z">
-[...10 lines deleted...]
-      </w:ins>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...11 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:ins w:id="21" w:author="作者不明" w:date="2023-08-09T09:13:13Z">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>mm</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dd                     Receipt date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:ins w:id="25" w:author="作者不明" w:date="2023-08-09T09:13:14Z">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...11 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Receipt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No. :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D318C3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:ins w:id="29" w:author="作者不明" w:date="2023-08-09T09:13:19Z">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...56 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D318C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="112"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="144"/>
         <w:gridCol w:w="1478"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="1508"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="111"/>
         <w:gridCol w:w="1194"/>
         <w:gridCol w:w="107"/>
         <w:gridCol w:w="1307"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="0D4F599D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="684" w:hRule="atLeast"/>
+          <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="66220169" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>Occupant name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="419D196C" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="42E51CE0" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...26 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6A9192A4" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>Service unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6DB3928A" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="1D09A6BB" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...26 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="164E0B4F" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationality </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="4B149217" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6F3565A1" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>Departure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6E88B331" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="6D00596D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382D846C" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="1245" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sex</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="453DF967" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7595B9E9" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1306" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0C0A0327" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="7727AB08" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:r>
-[...97 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="47D95721" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="77F06553" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5C6C2746" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3C2B87AA" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="07687407" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="41738E2D" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date and duration of stay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...30 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="09223DA0" w14:textId="24ACF4D3" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="50" w:author="作者不明" w:date="2023-08-09T10:19:45Z">
-[...59 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:ins w:id="56" w:author="作者不明" w:date="2023-08-09T10:20:11Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mm </w:t>
             </w:r>
-            <w:del w:id="58" w:author="作者不明" w:date="2023-08-08T16:16:07Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:ins w:id="60" w:author="作者不明" w:date="2023-08-09T10:20:06Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dd </w:t>
             </w:r>
-            <w:ins w:id="62" w:author="作者不明" w:date="2023-08-08T16:16:09Z">
-[...69 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   mm </w:t>
             </w:r>
-            <w:ins w:id="69" w:author="作者不明" w:date="2023-08-09T10:20:01Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   dd</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...41 lines deleted...]
-              <w:t>(total of    nights)</w:t>
+          <w:p w14:paraId="01A2DE79" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of    nights)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-              <w:t>Reason for accommodation request</w:t>
+          <w:p w14:paraId="603D7609" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reason for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>accommodation request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="30E62C4F" w14:textId="5CC1DCE4" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:29:24Z"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:ins w:id="77" w:author="作者不明" w:date="2023-08-09T09:29:12Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching </w:t>
             </w:r>
-            <w:del w:id="79" w:author="作者不明" w:date="2023-08-09T09:26:52Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="81" w:author="作者不明" w:date="2023-08-09T09:29:45Z">
-[...39 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Visit </w:t>
             </w:r>
-            <w:ins w:id="85" w:author="作者不明" w:date="2023-08-09T09:29:48Z">
-[...39 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exam</w:t>
-              <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...57 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448D9A62" w14:textId="365F9456" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic exchange </w:t>
             </w:r>
-            <w:del w:id="93" w:author="作者不明" w:date="2023-08-09T09:30:04Z">
-[...50 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Internship (class)</w:t>
             </w:r>
-          </w:p>
-[...87 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ctivity</w:t>
             </w:r>
-            <w:del w:id="106" w:author="作者不明" w:date="2023-08-09T09:27:28Z">
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:del w:id="108" w:author="作者不明" w:date="2023-08-09T09:30:23Z">
-[...39 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Research (experiment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="01569D7F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1164" w:hRule="atLeast"/>
+          <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="4D37DC87" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Housing type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7313F26B" w14:textId="462F13F6" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:ins w:id="114" w:author="作者不明" w:date="2023-08-09T09:06:19Z">
-[...69 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="4D5156"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:del w:id="120" w:author="作者不明" w:date="2023-08-09T08:24:22Z">
-[...42 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="124" w:author="作者不明" w:date="2023-08-09T09:14:00Z">
-[...16 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...30 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...33 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...105 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...46 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(room);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...316 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...20 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...33 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tenants in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F47E8BB" w14:textId="3A4B60CA" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:05:15Z"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(room);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tenants in total</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B8437F" w14:textId="274F15FB" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Family room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="4D5156"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="4D5156"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(room);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tenants in total </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0C0238C1" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4C4800E1" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B"/>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="233F177C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="747" w:hRule="atLeast"/>
+          <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="72E4B7DF" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant/</w:t>
-              <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...11 lines deleted...]
-                <w:bCs w:val="false"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6EE2B1" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T10:20:56Z"/>
               </w:rPr>
               <w:t>student No. or HR code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77FB8F44" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="08B42449" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applying unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2719" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="01E0AC50" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="65FEBC78" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="701" w:hRule="atLeast"/>
+          <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="4674C026" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="07FC42F5" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="73A1599D" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature of </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="0FF7C71C" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the applying unit director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2719" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F9E4661" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="0DDF0054" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="5848" w:hRule="atLeast"/>
+          <w:trHeight w:val="5848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="78914180" w14:textId="200B0957" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="480"/>
-                <w:tab w:val="left" w:pos="178" w:leader="none"/>
+                <w:tab w:val="left" w:pos="178"/>
               </w:tabs>
-              <w:snapToGrid w:val="false"/>
-[...13 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="57" w:after="57" w:line="250" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve">The applying unit shall inform the resident of the following </w:t>
             </w:r>
-            <w:del w:id="183" w:author="作者不明" w:date="2023-08-09T13:41:14Z">
-[...28 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>terms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="778AB9A4" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) On the check-in day, from </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>14:00</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to 22:30, pick up the key by presenting the receipt at the guest house at the specified time and location, thereby avoiding check-in failure.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...83 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="2000C962" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="593A715E" w14:textId="4BD7C504" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2) When checking </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">out </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please leave the key in the room or return it to the guest house custodian </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve">before 11:00 am on the check-out day. </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Otherwise, the check-out is invalid and the lease automatically renewed. You will be charged an exorbitant fee of NT$1000 for failing to return the key or losing it.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...65 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="321C08E7" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="788E5304" w14:textId="2FADFBFA" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="204" w:hanging="204"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t>Any</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>appointment made without confirmation will be canceled by the guest house. If an applicant intends to cancel an approved application, he or she shall do so</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 days before check-in</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...9 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+              </w:rPr>
+              <w:t>. Otherwise, NYCU will not refund the cleaning fee paid. Cancelling an applica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>tion later than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> said deadline without paying the cleaning fee entails a 6-month suspension of accommodation rights; in addition, the guest house shall keep a record and file a report. </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...172 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="0713BD23" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="204" w:hanging="204"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B4BA4C9" w14:textId="56CE4C86" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="204" w:hanging="204"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the information filled out by the applicant appears to be false or that the applicant fails to comply with the accommodation regulations, the guest house shall imm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ediately cancel the applicant’s right to stay and hold the applicant liable for relevant legal liabilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFD67EB" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="204" w:hanging="204"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77888559" w14:textId="44A944DC" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="480"/>
-                <w:tab w:val="left" w:pos="889" w:leader="none"/>
+                <w:tab w:val="left" w:pos="889"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...3 lines deleted...]
-              <w:ind w:left="227" w:right="0" w:hanging="227"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...108 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>There</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is no disposable toiletries and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no parking. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>If you need parking, please provide the vehicle’s r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egistration number and submit an application to the campus security team of NYCU </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 business days before check-in and complete the payment process (an additional fee is applied). From midnight to 6 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m every day, the large parking lot next to the auditorium is not open for parking. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve">A penalty is enforced for overtime parking. </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="4B70A583" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="480"/>
-                <w:tab w:val="left" w:pos="889" w:leader="none"/>
+                <w:tab w:val="left" w:pos="889"/>
               </w:tabs>
-              <w:suppressAutoHyphens w:val="true"/>
-[...3 lines deleted...]
-              <w:ind w:left="227" w:right="0" w:hanging="227"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-                <w:bCs w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          </w:p>
+          <w:p w14:paraId="3B8A67EF" w14:textId="6639C121" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Occupants</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shall ensure that, during their stay at the guest house, they are not the subjects of home isolation, home </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>quarantine, or self-health management as announced by the C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Those required to adopt said quarantine measures may not check into the guest house. A full refund can be made if a declaration is filed and supporting documents are provided before check-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C21164" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B2213CC" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="57" w:after="57" w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
-[...142 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:fill="FFFF00" w:val="clear"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T13:57:05Z"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:shd w:fill="FFFF00" w:val="clear"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">I am required to adopt the quarantine measures </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="微軟正黑體" w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:fill="FFFF00" w:val="clear"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T13:56:58Z"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C9211E"/>
                 <w:sz w:val="20"/>
-                <w:shd w:fill="FFFF00" w:val="clear"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>I am not required to adopt the quarantine measures</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...69 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+          <w:p w14:paraId="75049C5C" w14:textId="7B0819C5" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Upon discovering any false declaration, the applicant shall be listed as a person to be reported. The applicant shall bear the cost of disinfecti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>on, may not apply for guest house accommodation for following 6 months, and shall still pay for the management fee for the duration of his/her stay as stated in the application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...29 lines deleted...]
-              <w:snapToGrid w:val="false"/>
+          <w:p w14:paraId="4CEF7074" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B9F5DF" w14:textId="3785951A" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:before="57" w:after="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...12 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="255" w:author="作者不明" w:date="2023-08-09T11:52:44Z">
-[...41 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>manage</w:t>
             </w:r>
-            <w:ins w:id="259" w:author="作者不明" w:date="2023-08-09T11:52:52Z">
-[...79 lines deleted...]
-              <w:snapToGrid w:val="false"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, NYCU must inquire the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicant and the resident about their unit, title, name, phone number, and other information. The collected information is necessary for contacting the applicant regarding accommodation allocation and management during the application period in the given </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>region. After your stay at the guest house, you have a legal right to request to inquire, read, supplement, and correct the contact information; request a duplicate; and request the termination of data collection and the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>processing and use of data. To re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>quest deletion of personal data, please contact the Property Management Division of the Office of General Affairs 03-5712121 ext. 51912.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311A3CC9" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:before="57" w:after="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...23 lines deleted...]
-              <w:ind w:left="57" w:right="0" w:hanging="0"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="569ABD84" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="57" w:after="57" w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
-                <w:ins w:id="270" w:author="作者不明" w:date="2023-08-09T14:01:41Z"/>
-[...7 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T09:16:19Z"/>
               </w:rPr>
               <w:t>I have read and agreed to be bound by the above terms. Occupant/Applicant signature:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-              <w:ind w:left="57" w:right="0" w:hanging="0"/>
+          <w:p w14:paraId="09654A45" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="57" w:after="57" w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...2 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="256204FE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3F1C4007" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Accommodation of choice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="39D11825" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Room number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="259827D9" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Standard charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="593D7298" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="64160A9E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="574" w:hRule="atLeast"/>
+          <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="3C663A99" w14:textId="4FC032CD" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            </w:del>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chufeng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guest House </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="38E2CD82" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...51 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="6FF2CA77" w14:textId="1B69C42F" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="4D5156"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">:       </w:t>
             </w:r>
-            <w:ins w:id="282" w:author="作者不明" w:date="2023-08-09T14:06:22Z">
-[...20 lines deleted...]
-              <w:t>*     (room)*      (day) =      $NTD</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>room)*      (day) =      $NTD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="504E3A0E" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="0F70CDBF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1245" w:hRule="atLeast"/>
+          <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="3CA23FF1" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              <w:t>Chuhu Guest House (Third tier)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chuhu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guest House (Third tier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="377BD3A6" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...51 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="24734BA4" w14:textId="4397ED28" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="4D5156"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">:         </w:t>
             </w:r>
-            <w:ins w:id="289" w:author="作者不明" w:date="2023-08-09T14:06:14Z">
-[...70 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>room)*     (day)=     $NTD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76299F3A" w14:textId="3671E635" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bed  room</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">:   </w:t>
             </w:r>
-            <w:ins w:id="294" w:author="作者不明" w:date="2023-08-09T14:06:17Z">
-[...18 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  *   (room)*    (day)=      $NTD</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...21 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="35CE6D4E" w14:textId="4A994E74" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Family </w:t>
             </w:r>
-            <w:del w:id="297" w:author="作者不明" w:date="2023-08-09T14:05:59Z">
-[...32 lines deleted...]
-              <w:t>:       *   (room)*    (day)=      $NTD</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:       *</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>room)*    (day)=      $NTD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4B441F47" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="07F93CFE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="478" w:hRule="atLeast"/>
+          <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="7591E1E3" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="7893C8EF" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>for key pick-up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...36 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="5890623F" w14:textId="64DB7C3E" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reservation Manager</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2719" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="3615FA9B" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cashier Division II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-                <w:rPrChange w:id="0" w:author="作者不明" w:date="2023-08-09T14:06:10Z"/>
+          <w:p w14:paraId="043BDF7C" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="00E92988">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D318C3">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>President or personnel authorized by the unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="0051665B" w14:paraId="3E78FE1A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1393" w:hRule="atLeast"/>
+          <w:trHeight w:val="1393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7FA57E70" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            </w:del>
+          <w:p w14:paraId="0AF0884D" w14:textId="533A3C5A" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2719" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48A99DF5" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E1D8B62" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="42B8FA92" w14:textId="77777777" w:rsidR="0051665B" w:rsidRDefault="0051665B">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
-[...2 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="0051665B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="720" w:right="720" w:header="0" w:top="568" w:footer="0" w:bottom="284" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:pgMar w:top="568" w:right="720" w:bottom="284" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2C3F437C" w14:textId="77777777" w:rsidR="00E92988" w:rsidRDefault="00E92988" w:rsidP="00D318C3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0F3B8533" w14:textId="77777777" w:rsidR="00E92988" w:rsidRDefault="00E92988" w:rsidP="00D318C3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:pitch w:val="variable"/>
+  <w:font w:name="華康細黑體">
+    <w:panose1 w:val="020B0309000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="新細明體">
+    <w:altName w:val="PMingLiU"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="華康楷書體W3(P)">
+    <w:panose1 w:val="03000300000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri">
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...15 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="微軟正黑體">
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B2CBF31" w14:textId="77777777" w:rsidR="00E92988" w:rsidRDefault="00E92988" w:rsidP="00D318C3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3ABC1040" w14:textId="77777777" w:rsidR="00E92988" w:rsidRDefault="00E92988" w:rsidP="00D318C3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05582419"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="237477C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="華康細黑體" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="華康細黑體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%1.%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2.%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="480"/>
@@ -5723,649 +3763,1313 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%7.%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8.%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="525C6743"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77E85C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-  <w:revisionView w:insDel="0" w:formatting="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="480"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0051665B"/>
+    <w:rsid w:val="001C242D"/>
+    <w:rsid w:val="0051665B"/>
+    <w:rsid w:val="00D318C3"/>
+    <w:rsid w:val="00E92988"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7AAC93F0"/>
+  <w15:docId w15:val="{153D8512-9FC3-4DFB-89AC-896DA9F069A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...6 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
-    <w:qFormat/>
-    <w:rPr/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style14">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="本文縮排 字元"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="華康楷書體W3(P)" w:hAnsi="華康楷書體W3(P)" w:eastAsia="華康楷書體W3(P)" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="華康楷書體W3(P)" w:eastAsia="華康楷書體W3(P)" w:hAnsi="華康楷書體W3(P)" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="頁首 字元"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style16">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="頁尾 字元"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style17">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="註腳字元"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style18">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="註腳錨定"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style19">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="編號字元"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Annotationreference">
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="網際網路連結"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style21">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="行編號"/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style22">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="尾註字元"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style23">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="訪問過的網際網路連結"/>
     <w:rPr>
       <w:color w:val="800000"/>
       <w:u w:val="single"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style24">
-    <w:name w:val="標題"/>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="微軟正黑體" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style25">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style26">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
-    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style27">
-[...58 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textbodyindent">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="索引"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyindent">
     <w:name w:val="Text body indent"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="0"/>
-      <w:ind w:left="490" w:right="0" w:hanging="490"/>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="490" w:hanging="490"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="華康楷書體W3(P)" w:hAnsi="華康楷書體W3(P)" w:eastAsia="華康楷書體W3(P)" w:cs="華康楷書體W3(P)"/>
+      <w:rFonts w:ascii="華康楷書體W3(P)" w:eastAsia="華康楷書體W3(P)" w:hAnsi="華康楷書體W3(P)" w:cs="華康楷書體W3(P)"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style29">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="頁首與頁尾"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="480"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style30">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="480"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:snapToGrid w:val="false"/>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style31">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="480"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:snapToGrid w:val="false"/>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style32">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af7">
     <w:name w:val="表格內容"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Document Map"/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footnote">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:ind w:left="339" w:right="0" w:hanging="339"/>
+      <w:ind w:left="339" w:hanging="339"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationtext">
+  <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+  <w:style w:type="paragraph" w:styleId="afa">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Annotationtext"/>
-    <w:next w:val="Annotationtext"/>
+    <w:basedOn w:val="af9"/>
+    <w:next w:val="af9"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Revision"/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="已先格式設定文字"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Liberation Mono" w:eastAsia="細明體" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style33">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="表格標題"/>
+    <w:basedOn w:val="af7"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-[...12 lines deleted...]
-      <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style35">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afe">
     <w:name w:val="清單內容"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="567" w:hanging="0"/>
+      <w:ind w:left="567"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList">
-[...3 lines deleted...]
-  <w:style w:type="numbering" w:styleId="NoList1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
     <w:name w:val="No List1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>NDC_ODF_Application_Tools_/3.3.3$Windows_X86_64 LibreOffice_project/1e1e6a7b6182699804c71e64ce03ac02dcaacc3f</Application>
-  <AppVersion></AppVersion>
   <Pages>2</Pages>
   <Words>695</Words>
-  <Characters>3585</Characters>
-[...1 lines deleted...]
-  <Paragraphs>55</Paragraphs>
+  <Characters>3963</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4649</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>USER</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>zh-TW</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>